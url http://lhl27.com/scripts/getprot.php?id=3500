--- v1 (2026-03-05)
+++ v2 (2026-05-06)
@@ -108,111 +108,111 @@
   <si>
     <t>16-00</t>
   </si>
   <si>
     <t>38-31</t>
   </si>
   <si>
     <t>Моложенко Владислав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Катанаев Максим</t>
   </si>
   <si>
     <t>Саломатин Дмитрий</t>
   </si>
   <si>
     <t>Вялый Павел</t>
   </si>
   <si>
-    <t>Пахолюк Вячеслав</t>
-[...1 lines deleted...]
-  <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы»</t>
   </si>
   <si>
     <t>Заседа Алексей</t>
   </si>
   <si>
     <t>3-45</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>18-47</t>
   </si>
   <si>
+    <t>Глушков Максим</t>
+  </si>
+  <si>
+    <t>20-30</t>
+  </si>
+  <si>
     <t>Моисеенко Артем</t>
-  </si>
-[...4 lines deleted...]
-    <t>Глушков Максим</t>
   </si>
   <si>
     <t>29-41</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>32-00</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
@@ -1063,186 +1063,186 @@
       <c r="B10" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
@@ -1646,88 +1646,88 @@
       <c r="L31" s="7">
         <v>3</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>15</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K32" s="7">
         <v>9</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>15</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K33" s="7">
         <v>71</v>
       </c>
       <c r="L33" s="7">
         <v>0</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">