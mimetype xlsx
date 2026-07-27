--- v2 (2026-05-06)
+++ v3 (2026-07-27)
@@ -162,57 +162,57 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы»</t>
   </si>
   <si>
     <t>Заседа Алексей</t>
   </si>
   <si>
     <t>3-45</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>18-47</t>
   </si>
   <si>
+    <t>Моисеенко Артем</t>
+  </si>
+  <si>
+    <t>20-30</t>
+  </si>
+  <si>
     <t>Глушков Максим</t>
-  </si>
-[...4 lines deleted...]
-    <t>Моисеенко Артем</t>
   </si>
   <si>
     <t>29-41</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>32-00</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
@@ -1646,88 +1646,88 @@
       <c r="L31" s="7">
         <v>3</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>15</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K32" s="7">
         <v>9</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>15</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K33" s="7">
         <v>71</v>
       </c>
       <c r="L33" s="7">
         <v>0</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">