--- v0 (2025-12-07)
+++ v1 (2026-05-05)
@@ -183,60 +183,60 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ермак»</t>
   </si>
   <si>
     <t>23:00</t>
   </si>
   <si>
     <t>04:49</t>
   </si>
   <si>
     <t>Дергунов Антон</t>
   </si>
   <si>
     <t>29:30</t>
   </si>
   <si>
     <t>19:19</t>
   </si>
   <si>
+    <t>Долбенко Михаил</t>
+  </si>
+  <si>
+    <t>30:50</t>
+  </si>
+  <si>
+    <t>27:40</t>
+  </si>
+  <si>
     <t>Шабала Денис</t>
-  </si>
-[...7 lines deleted...]
-    <t>Долбенко Михаил</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>32:46</t>
   </si>
   <si>
     <t>Иконников Филипп</t>
   </si>
   <si>
     <t>Русинов Денис</t>
   </si>
   <si>
     <t>Молчанов Сергей</t>
   </si>
   <si>
     <t>Черепанов Вячеслав</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Скрынник Евгений</t>
   </si>
@@ -1736,96 +1736,96 @@
       </c>
       <c r="O31" s="7">
         <v>77</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>5</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>8</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>56</v>
       </c>
       <c r="K32" s="7">
         <v>4</v>
       </c>
       <c r="L32" s="7">
         <v>19</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>57</v>
       </c>
       <c r="O32" s="7">
         <v>22</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>2</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>8</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>59</v>
       </c>
       <c r="K33" s="7">
         <v>52</v>
       </c>
       <c r="L33" s="7">
         <v>0</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7" t="s">
         <v>60</v>
       </c>
       <c r="O33" s="7">
         <v>22</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>