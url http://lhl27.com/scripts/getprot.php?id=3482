--- v0 (2025-12-07)
+++ v1 (2026-05-04)
@@ -96,60 +96,60 @@
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Брюханов Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>+2</t>
   </si>
   <si>
     <t>17:45</t>
   </si>
   <si>
     <t>02:44</t>
   </si>
   <si>
+    <t>Юдин Виталий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>10:40</t>
+  </si>
+  <si>
     <t>Оселедец Станислав</t>
-  </si>
-[...7 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>19:59</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
     <t>Зайков Роман</t>
   </si>
@@ -996,86 +996,86 @@
       </c>
       <c r="O5" s="6">
         <v>21</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>8</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>3</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="8"/>
       <c r="N6" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="O6" s="6">
         <v>92</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>9</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="6">
         <v>3</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>6</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>18</v>
@@ -1840,51 +1840,51 @@
       </c>
       <c r="O33" s="7">
         <v>16</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>1</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>29</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K34" s="7">
         <v>92</v>
       </c>
       <c r="L34" s="7">
         <v>17</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="O34" s="7">
         <v>76</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>