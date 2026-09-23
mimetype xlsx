--- v1 (2026-03-04)
+++ v2 (2026-09-23)
@@ -201,54 +201,54 @@
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>24-53</t>
   </si>
   <si>
     <t>Братухин Антон</t>
   </si>
   <si>
     <t>31-22</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>43-39</t>
   </si>
   <si>
     <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
     <t>Пилюгин Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Лесь-Нелин Александр</t>
   </si>
   <si>
     <t>Коршунов Алексей</t>
   </si>
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>