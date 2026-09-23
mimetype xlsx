--- v2 (2026-05-06)
+++ v3 (2026-09-23)
@@ -171,57 +171,57 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг»</t>
   </si>
   <si>
     <t>11:22</t>
   </si>
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>12:31</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>23:15</t>
   </si>
   <si>
+    <t>Ледовский Вячеслав</t>
+  </si>
+  <si>
+    <t>24:42</t>
+  </si>
+  <si>
     <t>Пилипенко Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ледовский Вячеслав</t>
   </si>
   <si>
     <t>34:57</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Саломатин Дмитрий</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
     <t>Ширяев Вадим</t>
   </si>
@@ -1717,86 +1717,86 @@
       </c>
       <c r="O32" s="7">
         <v>29</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>7</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>52</v>
       </c>
       <c r="O33" s="7">
         <v>92</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>1</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>7</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>54</v>
       </c>
       <c r="O34" s="7">
         <v>27</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>9</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>8</v>