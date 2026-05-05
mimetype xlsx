--- v0 (2026-03-04)
+++ v1 (2026-05-05)
@@ -108,57 +108,57 @@
   <si>
     <t>05:03</t>
   </si>
   <si>
     <t>29:37</t>
   </si>
   <si>
     <t>Цисляк Игорь</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>34:40</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>37:53</t>
   </si>
   <si>
+    <t>Лубков Дмитрий</t>
+  </si>
+  <si>
+    <t>38:49</t>
+  </si>
+  <si>
     <t>Борисов Егор</t>
-  </si>
-[...4 lines deleted...]
-    <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Найдишкин Петр</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Урупа Андрей</t>
   </si>