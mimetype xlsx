--- v0 (2026-03-04)
+++ v1 (2026-07-27)
@@ -189,54 +189,54 @@
   <si>
     <t>+2</t>
   </si>
   <si>
     <t>40-51</t>
   </si>
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>44--40</t>
   </si>
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
     <t>Пилюгин Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Колесников Павел</t>
   </si>
   <si>
     <t>Севрюгин Егор</t>
   </si>