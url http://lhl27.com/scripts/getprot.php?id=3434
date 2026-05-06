--- v1 (2026-03-04)
+++ v2 (2026-05-06)
@@ -135,102 +135,102 @@
   <si>
     <t>Милютин Артем</t>
   </si>
   <si>
     <t>42-20</t>
   </si>
   <si>
     <t>25-51</t>
   </si>
   <si>
     <t>Двадненко Василий</t>
   </si>
   <si>
     <t>34-12</t>
   </si>
   <si>
     <t>Козырев Вячеслав</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Семеренко Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Радьков Сергей</t>
   </si>
   <si>
-    <t>Семеренко Александр</t>
-[...4 lines deleted...]
-  <si>
     <t>Кассович Александр</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Иванишко Максим</t>
   </si>
   <si>
     <t>Ерохин Иван</t>
   </si>
   <si>
     <t>Семенов Данил</t>
   </si>
   <si>
     <t>Денисов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Феникс»</t>
   </si>
   <si>
     <t>Платов Сергей</t>
   </si>
   <si>
     <t>04-48</t>
   </si>
   <si>
     <t>02-54</t>
   </si>
   <si>
+    <t>Стасюкевич Константин</t>
+  </si>
+  <si>
+    <t>12-58</t>
+  </si>
+  <si>
     <t>Одинец Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Стасюкевич Константин</t>
   </si>
   <si>
     <t>31-04</t>
   </si>
   <si>
     <t>14-00</t>
   </si>
   <si>
     <t>Бойцов Евгений</t>
   </si>
   <si>
     <t>36-30</t>
   </si>
   <si>
     <t>24-30</t>
   </si>
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>43-00</t>
   </si>
   <si>
     <t>27-10</t>
   </si>
@@ -1232,78 +1232,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>72</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>72</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>79</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -2182,51 +2182,51 @@
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>89</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>95</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>