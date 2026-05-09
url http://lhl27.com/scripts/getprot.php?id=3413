--- v0 (2026-03-04)
+++ v1 (2026-05-09)
@@ -81,65 +81,65 @@
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
   <si>
     <t>Г</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
+    <t>Одинец Александр</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>11-34</t>
+  </si>
+  <si>
+    <t>21-38</t>
+  </si>
+  <si>
     <t>Стасюкевич Константин</t>
   </si>
   <si>
-    <t>Нп</t>
-[...10 lines deleted...]
-  <si>
     <t>27-06</t>
   </si>
   <si>
     <t>43-22</t>
   </si>
   <si>
     <t>Зенков Михаил</t>
   </si>
   <si>
     <t>Медвикус Евгений</t>
   </si>
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>Шаренко Алексей</t>
   </si>
   <si>
     <t>Митрофанов Федор</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Летюк Денис</t>
@@ -192,54 +192,54 @@
   <si>
     <t>Кушнарев Олег</t>
   </si>
   <si>
     <t>Корчагин Руслан</t>
   </si>
   <si>
     <t>Мамаенко Даниил</t>
   </si>
   <si>
     <t>Берба Алексей</t>
   </si>
   <si>
     <t>Довбня Никита</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Селюжицкий Александр</t>
   </si>
   <si>
+    <t>Писарь Максим</t>
+  </si>
+  <si>
     <t>Файденко Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Писарь Максим</t>
   </si>
   <si>
     <t>Капшук Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>