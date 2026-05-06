--- v0 (2025-12-07)
+++ v1 (2026-05-06)
@@ -183,57 +183,57 @@
   <si>
     <t>43-30</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>44-18</t>
   </si>
   <si>
     <t>Александров Денис</t>
   </si>
   <si>
     <t>44-47</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Шкурка Вячеслав</t>
   </si>
   <si>
+    <t>Железняков Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Лесник Арсентий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Киселев Алексей</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Куксов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
 </sst>
 </file>
 
@@ -1922,78 +1922,78 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>77</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>77</v>
       </c>
       <c r="B41" s="12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>88</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>