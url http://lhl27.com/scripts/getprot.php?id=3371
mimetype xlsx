--- v1 (2026-03-04)
+++ v2 (2026-05-27)
@@ -207,60 +207,60 @@
   <si>
     <t>44:39</t>
   </si>
   <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
     <t>37:27</t>
   </si>
   <si>
     <t>Ледовский Вячеслав</t>
   </si>
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>44:46</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Саломатин Дмитрий</t>
   </si>
   <si>
     <t>Барашиков Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
 </sst>
 </file>
 
@@ -1927,132 +1927,132 @@
       <c r="B37" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>32</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">