--- v2 (2026-05-27)
+++ v3 (2026-07-26)
@@ -132,111 +132,111 @@
   <si>
     <t>40:58</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>Ким Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
+    <t>Сапежников Алексей</t>
+  </si>
+  <si>
     <t>Михальский Никита</t>
   </si>
   <si>
-    <t>Сапежников Алексей</t>
-[...1 lines deleted...]
-  <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Соболев Максим</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг»</t>
   </si>
   <si>
     <t>13:16</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>20:58</t>
   </si>
   <si>
     <t>19:33</t>
   </si>
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>29:16</t>
   </si>
   <si>
     <t>33:52</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>34:48</t>
   </si>
   <si>
     <t>44:39</t>
   </si>
   <si>
+    <t>Ледовский Вячеслав</t>
+  </si>
+  <si>
+    <t>37:27</t>
+  </si>
+  <si>
     <t>Пилипенко Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ледовский Вячеслав</t>
   </si>
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>44:46</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Саломатин Дмитрий</t>
   </si>
   <si>
     <t>Барашиков Денис</t>
   </si>
@@ -1807,88 +1807,88 @@
       </c>
       <c r="O33" s="7">
         <v>29</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>2</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>7</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K34" s="7">
         <v>17</v>
       </c>
       <c r="L34" s="7">
         <v>0</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>7</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="H35" s="7">
         <v>6</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>59</v>
       </c>
       <c r="J35" s="7" t="s">
         <v>60</v>
       </c>
       <c r="K35" s="7">
         <v>51</v>
       </c>
       <c r="L35" s="7">
         <v>13</v>
       </c>
       <c r="M35" s="7">
         <v>0</v>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>