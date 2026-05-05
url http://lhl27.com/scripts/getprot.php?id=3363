--- v0 (2026-03-03)
+++ v1 (2026-05-05)
@@ -120,54 +120,54 @@
   <si>
     <t>17-38</t>
   </si>
   <si>
     <t>29-09</t>
   </si>
   <si>
     <t>Ким Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>27-40</t>
   </si>
   <si>
     <t>Середа Андрей</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Михальский Никита</t>
+  </si>
+  <si>
     <t>Сапежников Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Михальский Никита</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Соболев Максим</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Савчук Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Таёжный 2»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>