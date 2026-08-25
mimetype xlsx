--- v0 (2025-12-09)
+++ v1 (2026-08-25)
@@ -138,54 +138,54 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>29-16</t>
   </si>
   <si>
     <t>44-15</t>
   </si>
   <si>
     <t>Середа Андрей</t>
   </si>
   <si>
     <t>44-55</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
+    <t>Сапежников Алексей</t>
+  </si>
+  <si>
     <t>Михальский Никита</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Зайцев Никита</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Савчук Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «ДПС 2»</t>
   </si>
   <si>
     <t>Трубачев Дмитрий</t>
   </si>