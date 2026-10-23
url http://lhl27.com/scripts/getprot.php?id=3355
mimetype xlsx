--- v1 (2026-03-03)
+++ v2 (2026-10-23)
@@ -123,66 +123,66 @@
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
+    <t>Малыгин Евгений</t>
+  </si>
+  <si>
+    <t>Колюбанов Денис</t>
+  </si>
+  <si>
+    <t>Севостьянов Александр</t>
+  </si>
+  <si>
+    <t>Беспалов Евгений</t>
+  </si>
+  <si>
+    <t>Дроздович Дмитрий</t>
+  </si>
+  <si>
     <t>Столбовой Денис</t>
-  </si>
-[...13 lines deleted...]
-    <t>Дроздович Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хулиганы»</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1205,61 +1205,61 @@
       <c r="B18" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>72</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
@@ -1286,115 +1286,115 @@
       <c r="B21" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
         <v>91</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
       <c r="G24" s="5" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="10"/>
       <c r="B25" s="12"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="14"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>