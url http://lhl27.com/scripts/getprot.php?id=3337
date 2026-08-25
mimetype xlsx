--- v0 (2026-03-05)
+++ v1 (2026-08-25)
@@ -129,54 +129,54 @@
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>36-58</t>
   </si>
   <si>
     <t>43-00</t>
   </si>
   <si>
     <t>Гамей Александр</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Царегородцев Сергей</t>
   </si>
   <si>
     <t>Богач Владислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Казимирчук Александр</t>
+  </si>
+  <si>
     <t>Иокша Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Казимирчук Александр</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ресурс»</t>
   </si>
   <si>
     <t>23-33</t>
   </si>
   <si>
     <t>14-59</t>
   </si>
   <si>
     <t>24-28</t>
   </si>