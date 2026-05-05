--- v0 (2025-12-08)
+++ v1 (2026-05-05)
@@ -102,60 +102,60 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>0:16</t>
   </si>
   <si>
     <t>25-32</t>
   </si>
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>17:30</t>
   </si>
   <si>
     <t>36-54</t>
   </si>
   <si>
+    <t>Пилипенко Александр</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>18:15</t>
+  </si>
+  <si>
     <t>Ледовский Вячеслав</t>
-  </si>
-[...7 lines deleted...]
-    <t>Нп</t>
   </si>
   <si>
     <t>21:20</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>27:00</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>33:01</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>41:09</t>
   </si>
   <si>
     <t>Барашиков Денис</t>
   </si>
@@ -996,268 +996,268 @@
       </c>
       <c r="O6" s="6">
         <v>99</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>44</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>7</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K7" s="6">
         <v>51</v>
       </c>
       <c r="L7" s="6">
         <v>0</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O7" s="6">
         <v>99</v>
       </c>
       <c r="P7" s="6">
         <v>5</v>
       </c>
       <c r="Q7" s="6">
         <v>42</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>7</v>
       </c>
       <c r="B8" s="12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="6">
         <v>8</v>
       </c>
       <c r="L8" s="6">
         <v>13</v>
       </c>
       <c r="M8" s="8">
         <v>51</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O8" s="6">
         <v>99</v>
       </c>
       <c r="P8" s="6">
         <v>20</v>
       </c>
       <c r="Q8" s="6">
         <v>40</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>8</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="6">
         <v>51</v>
       </c>
       <c r="L9" s="6">
         <v>8</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O9" s="6">
         <v>7</v>
       </c>
       <c r="P9" s="6">
         <v>5</v>
       </c>
       <c r="Q9" s="6">
         <v>42</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>13</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="6">
         <v>8</v>
       </c>
       <c r="L10" s="6">
         <v>51</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O10" s="6">
         <v>7</v>
       </c>
       <c r="P10" s="6">
         <v>20</v>
       </c>
       <c r="Q10" s="6">
         <v>40</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>27</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="K11" s="6">
         <v>8</v>
       </c>
       <c r="L11" s="6">
         <v>0</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>37</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>69</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1661,51 +1661,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>5</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="K30" s="7">
         <v>33</v>
       </c>
       <c r="L30" s="7">
         <v>21</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>49</v>
       </c>
       <c r="O30" s="7">
         <v>21</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
@@ -1741,86 +1741,86 @@
       </c>
       <c r="O31" s="7">
         <v>16</v>
       </c>
       <c r="P31" s="7">
         <v>5</v>
       </c>
       <c r="Q31" s="7">
         <v>42</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>17</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>27</v>
       </c>
       <c r="O32" s="7">
         <v>16</v>
       </c>
       <c r="P32" s="7">
         <v>20</v>
       </c>
       <c r="Q32" s="7">
         <v>40</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>21</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>27</v>
       </c>
       <c r="O33" s="7">
         <v>44</v>
       </c>
       <c r="P33" s="7">
         <v>5</v>
       </c>
       <c r="Q33" s="7">
         <v>42</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>34</v>
@@ -1908,51 +1908,51 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>49</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>50</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>