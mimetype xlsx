--- v2 (2026-06-19)
+++ v3 (2026-10-23)
@@ -171,84 +171,84 @@
   <si>
     <t>Шевченко Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хулиганы»</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>22-43</t>
   </si>
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>36-56</t>
   </si>
   <si>
+    <t>Середа Андрей</t>
+  </si>
+  <si>
     <t>Ким Сергей</t>
   </si>
   <si>
-    <t>Середа Андрей</t>
-[...1 lines deleted...]
-  <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Михальский Никита</t>
+  </si>
+  <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
-    <t>Михальский Никита</t>
-[...1 lines deleted...]
-  <si>
     <t>Башук Антон</t>
   </si>
   <si>
     <t>Зайцев Никита</t>
   </si>
   <si>
     <t>Немировец Дмитрий</t>
   </si>
   <si>
     <t>Соболев Максим</t>
   </si>
   <si>
+    <t>Савчук Александр</t>
+  </si>
+  <si>
     <t>Шубин Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Савчук Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1675,78 +1675,78 @@
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K31" s="7">
         <v>9</v>
       </c>
       <c r="L31" s="7">
         <v>25</v>
       </c>
       <c r="M31" s="7">
         <v>82</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
@@ -1918,78 +1918,78 @@
       <c r="B40" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">