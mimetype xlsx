--- v1 (2026-03-03)
+++ v2 (2026-09-23)
@@ -177,60 +177,60 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Альфа 2»</t>
   </si>
   <si>
     <t>Соловьев Максим</t>
   </si>
   <si>
     <t>16:32</t>
   </si>
   <si>
     <t>11:15</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>26:40</t>
   </si>
   <si>
     <t>33:25</t>
   </si>
   <si>
+    <t>Голощапов Николай</t>
+  </si>
+  <si>
+    <t>38:30</t>
+  </si>
+  <si>
+    <t>36:46</t>
+  </si>
+  <si>
     <t>Нестеров Виталий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Голощапов Николай</t>
   </si>
   <si>
     <t>37:39</t>
   </si>
   <si>
     <t>Шершнев Андрей</t>
   </si>
   <si>
     <t>41:42</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Назаров Дмитрий</t>
   </si>
   <si>
     <t>Поздняков Герман</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>