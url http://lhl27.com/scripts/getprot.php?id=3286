--- v0 (2026-03-05)
+++ v1 (2026-05-05)
@@ -144,60 +144,60 @@
   <si>
     <t>28:45</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>30:24</t>
   </si>
   <si>
     <t>Крамарь Алексей</t>
   </si>
   <si>
     <t>30:53</t>
   </si>
   <si>
     <t>Попов Евгений</t>
   </si>
   <si>
     <t>41:22</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
+    <t>Франц Роман</t>
+  </si>
+  <si>
+    <t>44:29</t>
+  </si>
+  <si>
     <t>Голубев Сергей</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Франц Роман</t>
   </si>
   <si>
     <t>Сидельников Андрей</t>
   </si>
   <si>
     <t>Вырк Евгений</t>
   </si>
   <si>
     <t>Меликов Дмитрий</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Логинов Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж»</t>
   </si>
@@ -1299,86 +1299,86 @@
       </c>
       <c r="O13" s="6">
         <v>25</v>
       </c>
       <c r="P13" s="6">
         <v>20</v>
       </c>
       <c r="Q13" s="6">
         <v>40</v>
       </c>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>72</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="O14" s="6">
         <v>72</v>
       </c>
       <c r="P14" s="6">
         <v>2</v>
       </c>
       <c r="Q14" s="6">
         <v>9</v>
       </c>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>72</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>83</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1807,51 +1807,51 @@
       </c>
       <c r="O31" s="7">
         <v>22</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>5</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>1</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>60</v>
       </c>
       <c r="K32" s="7">
         <v>15</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>61</v>
       </c>
       <c r="O32" s="7"/>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
@@ -1869,51 +1869,51 @@
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K33" s="7">
         <v>14</v>
       </c>
       <c r="L33" s="7">
         <v>0</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="O33" s="7">
         <v>83</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>5</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>14</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
@@ -2079,51 +2079,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>72</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>79</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>