--- v0 (2026-03-03)
+++ v1 (2026-09-22)
@@ -135,60 +135,60 @@
   <si>
     <t>18-46</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>29-27</t>
   </si>
   <si>
     <t>Абраменко Иван</t>
   </si>
   <si>
     <t>31-07</t>
   </si>
   <si>
     <t>Мишунин Марат</t>
   </si>
   <si>
     <t>43-36</t>
   </si>
   <si>
     <t>Башкуров Денис</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Шаповалов Антон</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Мастерстрой»</t>
   </si>
   <si>
     <t>Рослов Сергей</t>
   </si>
   <si>
     <t>27-56</t>
   </si>
@@ -1162,115 +1162,115 @@
       <c r="B11" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
+        <v>38</v>
+      </c>
+      <c r="B13" s="12" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>41</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>54</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
@@ -1626,51 +1626,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>3</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K30" s="7">
         <v>29</v>
       </c>
       <c r="L30" s="7">
         <v>8</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>51</v>
       </c>
       <c r="O30" s="7">
         <v>94</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>