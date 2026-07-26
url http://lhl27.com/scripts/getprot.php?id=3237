--- v1 (2026-03-05)
+++ v2 (2026-07-26)
@@ -147,57 +147,57 @@
   <si>
     <t>Богомолов Вячеслав</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Радинский Егор</t>
   </si>
   <si>
     <t>Сычугов Роман</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Лекси»</t>
   </si>
   <si>
+    <t>Туптин Никита</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
     <t>Шмаин Илья</t>
-  </si>
-[...4 lines deleted...]
-    <t>Туптин Никита</t>
   </si>
   <si>
     <t>21:40</t>
   </si>
   <si>
     <t>Хрульков Максим</t>
   </si>
   <si>
     <t>24:40</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>39:31</t>
   </si>
   <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>