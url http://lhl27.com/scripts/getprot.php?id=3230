--- v0 (2025-12-07)
+++ v1 (2026-07-27)
@@ -135,54 +135,54 @@
   <si>
     <t>34-09</t>
   </si>
   <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
+    <t>Новоселов Константин</t>
+  </si>
+  <si>
     <t>Кузнецов Глеб</t>
-  </si>
-[...1 lines deleted...]
-    <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Зыков Даниил</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы»</t>
   </si>