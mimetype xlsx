--- v1 (2026-03-05)
+++ v2 (2026-05-05)
@@ -171,114 +171,114 @@
   <si>
     <t>Александров Денис</t>
   </si>
   <si>
     <t>43:49</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Киселев Алексей</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Куксов Евгений</t>
   </si>
   <si>
+    <t>Подлесный Евгений</t>
+  </si>
+  <si>
     <t>Калинин Игорь</t>
   </si>
   <si>
-    <t>Подлесный Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Гранит»</t>
   </si>
   <si>
     <t>Селиверстов Александр</t>
   </si>
   <si>
     <t>28:41</t>
   </si>
   <si>
     <t>Крюков Владимир</t>
   </si>
   <si>
     <t>32:15</t>
   </si>
   <si>
     <t>Налимов Сергей</t>
   </si>
   <si>
     <t>43:31</t>
   </si>
   <si>
     <t>Бичевой Денис</t>
   </si>
   <si>
     <t>Перкун Алексей</t>
   </si>
   <si>
     <t>Баранов Александр</t>
   </si>
   <si>
     <t>Зуев Сергей</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Бакалов Сергей</t>
   </si>
   <si>
     <t>Федоренко Андрей</t>
   </si>
   <si>
     <t>Сенякин Владислав</t>
   </si>
   <si>
     <t>Швецов Андрей</t>
   </si>
   <si>
     <t>Поваляев Родион</t>
   </si>
   <si>
     <t>Женихов Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Жигульский Андрей</t>
   </si>
   <si>
     <t>Могильный Евгений</t>
   </si>
   <si>
     <t>Нестеренко Константин</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Колесников Павел</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
@@ -1474,78 +1474,78 @@
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>99</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>99</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5"/>
       <c r="B22" s="12"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
@@ -1976,78 +1976,78 @@
       <c r="B37" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
@@ -2057,105 +2057,105 @@
       <c r="B40" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">