--- v0 (2025-12-07)
+++ v1 (2026-06-18)
@@ -111,54 +111,54 @@
   <si>
     <t>09-59</t>
   </si>
   <si>
     <t>16-47</t>
   </si>
   <si>
     <t>24-43</t>
   </si>
   <si>
     <t>41-20</t>
   </si>
   <si>
     <t>Хан Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
+    <t>Лубков Дмитрий</t>
+  </si>
+  <si>
     <t>Борисов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>