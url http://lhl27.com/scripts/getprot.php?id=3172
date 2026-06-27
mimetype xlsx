--- v0 (2026-03-03)
+++ v1 (2026-06-27)
@@ -114,54 +114,54 @@
   <si>
     <t>Юрченко Константин</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>30:16</t>
   </si>
   <si>
     <t>Гамей Александр</t>
   </si>
   <si>
     <t>41:36</t>
   </si>
   <si>
     <t>Царегородцев Сергей</t>
   </si>
   <si>
     <t>Сизиков Михаил</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Казимирчук Александр</t>
+  </si>
+  <si>
     <t>Иокша Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Казимирчук Александр</t>
   </si>
   <si>
     <t>Гончаров Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Торнадо Стар»</t>
   </si>
   <si>
     <t>15:26</t>
   </si>
   <si>
     <t>39:50</t>
   </si>
   <si>
     <t>Беков Руслан</t>
   </si>