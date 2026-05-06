--- v0 (2026-03-04)
+++ v1 (2026-05-06)
@@ -132,62 +132,62 @@
   <si>
     <t>29:30</t>
   </si>
   <si>
     <t>Горохов Виктор</t>
   </si>
   <si>
     <t>31:26</t>
   </si>
   <si>
     <t>42:50</t>
   </si>
   <si>
     <t>Ободов Виталий</t>
   </si>
   <si>
     <t>34:40</t>
   </si>
   <si>
     <t>Емельянов Александр</t>
   </si>
   <si>
     <t>37:02</t>
   </si>
   <si>
+    <t>Есин Евгений</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>38:57</t>
+  </si>
+  <si>
     <t>Чалков Игорь</t>
   </si>
   <si>
-    <t>38:57</t>
-[...7 lines deleted...]
-  <si>
     <t>41:23</t>
   </si>
   <si>
     <t>Тен Алексей</t>
   </si>
   <si>
     <t>43:41</t>
   </si>
   <si>
     <t>Лёушкин Даниил</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>44:40</t>
   </si>
   <si>
     <t>Зоренко Юрий</t>
   </si>
   <si>
     <t>Федоренко Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
@@ -204,60 +204,60 @@
   <si>
     <t>09:10</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>14:58</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>Беков Руслан</t>
   </si>
   <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>Саржан Сергей</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Барашиков Денис</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Филипчук Анатолий</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Степанов Владимир</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1191,88 +1191,88 @@
       <c r="L10" s="6">
         <v>73</v>
       </c>
       <c r="M10" s="8">
         <v>71</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>72</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K11" s="6">
         <v>50</v>
       </c>
       <c r="L11" s="6">
         <v>77</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>72</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6">
         <v>8</v>
       </c>
       <c r="I12" s="6"/>
       <c r="J12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="K12" s="6">
         <v>99</v>
       </c>
       <c r="L12" s="6">
         <v>50</v>
       </c>
       <c r="M12" s="8">
         <v>77</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
@@ -1932,142 +1932,142 @@
       <c r="B37" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>37</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>57</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>