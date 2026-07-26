--- v1 (2026-05-06)
+++ v2 (2026-07-26)
@@ -132,60 +132,60 @@
   <si>
     <t>29:30</t>
   </si>
   <si>
     <t>Горохов Виктор</t>
   </si>
   <si>
     <t>31:26</t>
   </si>
   <si>
     <t>42:50</t>
   </si>
   <si>
     <t>Ободов Виталий</t>
   </si>
   <si>
     <t>34:40</t>
   </si>
   <si>
     <t>Емельянов Александр</t>
   </si>
   <si>
     <t>37:02</t>
   </si>
   <si>
+    <t>Чалков Игорь</t>
+  </si>
+  <si>
+    <t>38:57</t>
+  </si>
+  <si>
     <t>Есин Евгений</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Чалков Игорь</t>
   </si>
   <si>
     <t>41:23</t>
   </si>
   <si>
     <t>Тен Алексей</t>
   </si>
   <si>
     <t>43:41</t>
   </si>
   <si>
     <t>Лёушкин Даниил</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>44:40</t>
   </si>
   <si>
     <t>Зоренко Юрий</t>
   </si>
   <si>
     <t>Федоренко Евгений</t>
   </si>
@@ -1191,88 +1191,88 @@
       <c r="L10" s="6">
         <v>73</v>
       </c>
       <c r="M10" s="8">
         <v>71</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>72</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="K11" s="6">
         <v>50</v>
       </c>
       <c r="L11" s="6">
         <v>77</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>72</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H12" s="6">
         <v>8</v>
       </c>
       <c r="I12" s="6"/>
       <c r="J12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="K12" s="6">
         <v>99</v>
       </c>
       <c r="L12" s="6">
         <v>50</v>
       </c>
       <c r="M12" s="8">
         <v>77</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">