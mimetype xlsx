--- v0 (2025-12-10)
+++ v1 (2026-09-23)
@@ -180,57 +180,57 @@
   <si>
     <t>07-37</t>
   </si>
   <si>
     <t>43-08</t>
   </si>
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
     <t>19-30</t>
   </si>
   <si>
     <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>23-15</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>26-00</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
+    <t>38-15</t>
+  </si>
+  <si>
     <t>Пилюгин Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>44-40</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>44-59</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Коршунов Алексей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>