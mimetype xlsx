--- v0 (2025-12-07)
+++ v1 (2026-10-23)
@@ -132,51 +132,51 @@
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Васильев Кирилл</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Моисеев Юрий</t>
   </si>
   <si>
     <t>Кретов Максим</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Дончак Николай</t>
   </si>
   <si>
     <t>Шабаршин Александр</t>
   </si>
   <si>
-    <t>Шиповалов Евгений</t>
+    <t>Шаповалов Евгений</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Хоменко Вячеслав</t>
   </si>
   <si>
     <t>Садовников Андрей</t>
   </si>
   <si>
     <t>Пигулевский Евгений</t>
   </si>
   <si>
     <t>Быцура Юрий</t>
   </si>
   <si>
     <t>Быцура Алексей</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>