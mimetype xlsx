--- v0 (2026-03-04)
+++ v1 (2026-09-21)
@@ -135,63 +135,63 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>44:23</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Туманков Андрей</t>
   </si>
   <si>
     <t>Абраменко Иван</t>
   </si>
   <si>
     <t>Мишунин Марат</t>
   </si>
   <si>
     <t>Башкуров Денис</t>
   </si>
   <si>
     <t>Шихов Александр</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Федоров Максим</t>
   </si>
   <si>
     <t>Шаповалов Антон</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Торнадо Стар»</t>
   </si>
@@ -1274,142 +1274,142 @@
       <c r="B15" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>41</v>
       </c>
       <c r="B19" s="12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>49</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
@@ -1878,51 +1878,51 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>22</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>25</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>