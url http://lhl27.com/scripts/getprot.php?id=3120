--- v1 (2026-07-27)
+++ v2 (2026-09-22)
@@ -201,54 +201,54 @@
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
     <t>24:15</t>
   </si>
   <si>
     <t>06:02</t>
   </si>
   <si>
     <t>Басенко Павел</t>
   </si>
   <si>
     <t>40:21</t>
   </si>
   <si>
     <t>09:56</t>
   </si>
   <si>
     <t>Колупаев Никита</t>
   </si>
   <si>
     <t>11:53</t>
   </si>
   <si>
+    <t>Кочетыгов Виктор</t>
+  </si>
+  <si>
     <t>Дылев Максим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кочетыгов Виктор</t>
   </si>
   <si>
     <t>44:30</t>
   </si>
   <si>
     <t>Власов Дмитрий</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Цепляев Юрий</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Кузнецов Владислав</t>
   </si>
   <si>
     <t>Беззубцев Александр</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
@@ -1825,86 +1825,86 @@
       </c>
       <c r="O32" s="7">
         <v>28</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>4</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>24</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>40</v>
       </c>
       <c r="O33" s="7">
         <v>96</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>2</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>24</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>63</v>
       </c>
       <c r="O34" s="7"/>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>25</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>27</v>
       </c>
       <c r="B35" s="12" t="s">