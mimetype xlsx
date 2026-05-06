--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -141,57 +141,57 @@
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Туманков Андрей</t>
   </si>
   <si>
     <t>Абраменко Иван</t>
   </si>
   <si>
     <t>Мишунин Марат</t>
   </si>
   <si>
     <t>Башкуров Денис</t>
   </si>
   <si>
     <t>Шихов Александр</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
+    <t>Матиенко Роман</t>
+  </si>
+  <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Федоров Максим</t>
   </si>
   <si>
     <t>Шаповалов Антон</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хулиганы 2»</t>
   </si>
@@ -1317,78 +1317,78 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>41</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>41</v>
       </c>
       <c r="B19" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>49</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
@@ -1821,51 +1821,51 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>57</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>71</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>