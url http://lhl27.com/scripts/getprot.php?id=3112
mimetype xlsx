--- v1 (2026-05-06)
+++ v2 (2026-07-26)
@@ -123,54 +123,54 @@
   <si>
     <t>Райлян Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>34-20</t>
   </si>
   <si>
     <t>Тарасов Андрей</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Туманков Андрей</t>
   </si>
   <si>
+    <t>Мишунин Марат</t>
+  </si>
+  <si>
     <t>Абраменко Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Мишунин Марат</t>
   </si>
   <si>
     <t>Башкуров Денис</t>
   </si>
   <si>
     <t>Шихов Александр</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
@@ -1155,78 +1155,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>28</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>28</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>30</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>