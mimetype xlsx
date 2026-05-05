--- v0 (2025-12-06)
+++ v1 (2026-05-05)
@@ -123,57 +123,57 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>37:40</t>
   </si>
   <si>
     <t>Налимов Сергей</t>
   </si>
   <si>
     <t>Бичевой Денис</t>
   </si>
   <si>
     <t>Баранов Александр</t>
   </si>
   <si>
     <t>Бондаренко Алексей</t>
   </si>
   <si>
     <t>Зуев Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Щебеньков Игорь</t>
   </si>
   <si>
     <t>Женихов Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Жигульский Андрей</t>
   </si>
   <si>
     <t>Кутленков Дмитрий</t>
   </si>
   <si>
     <t>Могильный Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ермак»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>00:25</t>
   </si>
@@ -1194,105 +1194,105 @@
       <c r="B12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">