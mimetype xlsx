--- v1 (2026-05-05)
+++ v2 (2026-05-05)
@@ -207,57 +207,57 @@
   <si>
     <t>Иконников Филипп</t>
   </si>
   <si>
     <t>14:10</t>
   </si>
   <si>
     <t>Русинов Денис</t>
   </si>
   <si>
     <t>14:58</t>
   </si>
   <si>
     <t>Иволга Дмитрий</t>
   </si>
   <si>
     <t>16:05</t>
   </si>
   <si>
     <t>Жеребцов Дмитрий</t>
   </si>
   <si>
     <t>23:01</t>
   </si>
   <si>
+    <t>Христинин Константин</t>
+  </si>
+  <si>
+    <t>24:58</t>
+  </si>
+  <si>
     <t>Молчанов Сергей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Христинин Константин</t>
   </si>
   <si>
     <t>26:40</t>
   </si>
   <si>
     <t>Астахов Олег</t>
   </si>
   <si>
     <t>29:40</t>
   </si>
   <si>
     <t>Черепанов Вячеслав</t>
   </si>
   <si>
     <t>38:40</t>
   </si>
   <si>
     <t>Борячёк Сергей</t>
   </si>
   <si>
     <t>39:38</t>
   </si>
   <si>
     <t>Можаев Владимир</t>
   </si>
@@ -1976,88 +1976,88 @@
       <c r="L38" s="7">
         <v>99</v>
       </c>
       <c r="M38" s="7">
         <v>0</v>
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>22</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H39" s="7">
         <v>10</v>
       </c>
       <c r="I39" s="7"/>
       <c r="J39" s="7" t="s">
         <v>64</v>
       </c>
       <c r="K39" s="7">
         <v>26</v>
       </c>
       <c r="L39" s="7">
         <v>0</v>
       </c>
       <c r="M39" s="7">
         <v>0</v>
       </c>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>22</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H40" s="7">
         <v>11</v>
       </c>
       <c r="I40" s="7"/>
       <c r="J40" s="7" t="s">
         <v>66</v>
       </c>
       <c r="K40" s="7">
         <v>15</v>
       </c>
       <c r="L40" s="7">
         <v>11</v>
       </c>
       <c r="M40" s="7">
         <v>0</v>
       </c>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">