--- v0 (2026-03-03)
+++ v1 (2026-07-27)
@@ -132,54 +132,54 @@
   <si>
     <t>44-24</t>
   </si>
   <si>
     <t>Селихов Алексей</t>
   </si>
   <si>
     <t>Лашуня Алексей</t>
   </si>
   <si>
     <t>Вороненко Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Застеба Александр</t>
   </si>
   <si>
     <t>Сизиков Михаил</t>
   </si>
   <si>
     <t>Еникеев Дмитрий</t>
   </si>
   <si>
+    <t>Казимирчук Александр</t>
+  </si>
+  <si>
     <t>Иокша Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Казимирчук Александр</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
     <t>Гончаров Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Амурские Леопарды»</t>
   </si>
   <si>
     <t>Зинатулин Сергей</t>
   </si>
   <si>
     <t>32-40</t>
   </si>