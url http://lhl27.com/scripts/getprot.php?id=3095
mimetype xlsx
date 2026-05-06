--- v1 (2026-03-03)
+++ v2 (2026-05-06)
@@ -162,56 +162,56 @@
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>33-35</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Дроздов Владислав</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
+    <t>Ермаков Андрей</t>
+  </si>
+  <si>
     <t>Харченко Дмитрий</t>
   </si>
   <si>
-    <t>Ермаков Андрей</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Барсы»</t>
   </si>
   <si>
     <t>Лапаник Виталий</t>
   </si>
   <si>
     <t>17-40</t>
   </si>
   <si>
     <t>Василовский Константин</t>
   </si>
   <si>
     <t>25-02</t>
   </si>
   <si>
     <t>Внуков Иван</t>
   </si>
   <si>
     <t>28-27</t>
@@ -222,57 +222,57 @@
   <si>
     <t>Лупин Владислав</t>
   </si>
   <si>
     <t>Старовойтов Никита</t>
   </si>
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Моисеев Юрий</t>
   </si>
   <si>
     <t>Кретов Максим</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Дончак Николай</t>
   </si>
   <si>
+    <t>Шабаршин Александр</t>
+  </si>
+  <si>
     <t>Корчагин Владимир</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шабаршин Александр</t>
   </si>
   <si>
     <t>Фадеев Сергей</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Хоменко Вячеслав</t>
   </si>
   <si>
     <t>Пигулевский Евгений</t>
   </si>
   <si>
     <t>Быцура Юрий</t>
   </si>
   <si>
     <t>Быцура Алексей</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1439,78 +1439,78 @@
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>91</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>91</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5"/>
       <c r="B21" s="12"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
@@ -2076,78 +2076,78 @@
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>69</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>69</v>
       </c>
       <c r="B43" s="12" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>71</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>