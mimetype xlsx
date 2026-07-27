--- v2 (2026-05-06)
+++ v3 (2026-07-27)
@@ -156,56 +156,56 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>31-03</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>33-35</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Дроздов Владислав</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
+    <t>Грудинин Константин</t>
+  </si>
+  <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
-    <t>Грудинин Константин</t>
-[...1 lines deleted...]
-  <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Харченко Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Барсы»</t>
   </si>
   <si>
     <t>Лапаник Виталий</t>
   </si>
   <si>
     <t>17-40</t>
   </si>
   <si>
     <t>Василовский Константин</t>
   </si>
   <si>
     <t>25-02</t>
@@ -222,57 +222,57 @@
   <si>
     <t>Лупин Владислав</t>
   </si>
   <si>
     <t>Старовойтов Никита</t>
   </si>
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Моисеев Юрий</t>
   </si>
   <si>
     <t>Кретов Максим</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Дончак Николай</t>
   </si>
   <si>
+    <t>Корчагин Владимир</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Шабаршин Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Фадеев Сергей</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Хоменко Вячеслав</t>
   </si>
   <si>
     <t>Пигулевский Евгений</t>
   </si>
   <si>
     <t>Быцура Юрий</t>
   </si>
   <si>
     <t>Быцура Алексей</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1385,78 +1385,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>85</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>85</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>91</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -2076,78 +2076,78 @@
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>69</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>69</v>
       </c>
       <c r="B43" s="12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>71</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>