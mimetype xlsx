--- v0 (2025-12-06)
+++ v1 (2026-05-06)
@@ -201,54 +201,54 @@
   <si>
     <t>10-14</t>
   </si>
   <si>
     <t>36-21</t>
   </si>
   <si>
     <t>Ермаков Евгений</t>
   </si>
   <si>
     <t>Сапунков Руслан</t>
   </si>
   <si>
     <t>Матвеев Владислав</t>
   </si>
   <si>
     <t>Лесь-Нелин Александр</t>
   </si>
   <si>
     <t>Чубенко Владимир</t>
   </si>
   <si>
     <t>Катько Андрей</t>
   </si>
   <si>
+    <t>Клевцов Данил</t>
+  </si>
+  <si>
     <t>Бабенко Лев</t>
-  </si>
-[...1 lines deleted...]
-    <t>Клевцов Данил</t>
   </si>
   <si>
     <t>Алексеев Алексей</t>
   </si>
   <si>
     <t>Путин Евгений</t>
   </si>
   <si>
     <t>Евтеев Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>