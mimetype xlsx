--- v0 (2025-12-08)
+++ v1 (2026-05-05)
@@ -177,81 +177,81 @@
   <si>
     <t>6-00</t>
   </si>
   <si>
     <t>6-40</t>
   </si>
   <si>
     <t>12-48</t>
   </si>
   <si>
     <t>14-31</t>
   </si>
   <si>
     <t>Никишин Михаил</t>
   </si>
   <si>
     <t>20-30</t>
   </si>
   <si>
     <t>Повисок Данила</t>
   </si>
   <si>
     <t>29-30</t>
   </si>
   <si>
+    <t>Ермаков Евгений</t>
+  </si>
+  <si>
+    <t>37-48</t>
+  </si>
+  <si>
     <t>Годун Антон</t>
   </si>
   <si>
-    <t>37-48</t>
-[...4 lines deleted...]
-  <si>
     <t>39-58</t>
   </si>
   <si>
     <t>Сапунков Руслан</t>
   </si>
   <si>
     <t>Матвеев Владислав</t>
   </si>
   <si>
     <t>Чубенко Владимир</t>
   </si>
   <si>
     <t>Гринчук Владимир</t>
   </si>
   <si>
     <t>Катько Андрей</t>
   </si>
   <si>
+    <t>Клевцов Данил</t>
+  </si>
+  <si>
     <t>Бабенко Лев</t>
-  </si>
-[...1 lines deleted...]
-    <t>Клевцов Данил</t>
   </si>
   <si>
     <t>Алексеев Алексей</t>
   </si>
   <si>
     <t>Путин Евгений</t>
   </si>
   <si>
     <t>Рыжков Евгений</t>
   </si>
   <si>
     <t>Мехельсон Глеб</t>
   </si>
   <si>
     <t>Евтеев Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>