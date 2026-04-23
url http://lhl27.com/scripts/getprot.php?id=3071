--- v0 (2026-03-04)
+++ v1 (2026-04-23)
@@ -111,57 +111,57 @@
   <si>
     <t>14-45</t>
   </si>
   <si>
     <t>31-06</t>
   </si>
   <si>
     <t>24-31</t>
   </si>
   <si>
     <t>Хан Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>28-18</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
+    <t>Чу Артур</t>
+  </si>
+  <si>
     <t>Доценко Владимир</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Чу Артур</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
@@ -1082,78 +1082,78 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>19</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>19</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>24</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1960,51 +1960,51 @@
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>99</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7"/>
       <c r="B43" s="12"/>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>