--- v1 (2026-04-23)
+++ v2 (2026-08-25)
@@ -111,59 +111,59 @@
   <si>
     <t>14-45</t>
   </si>
   <si>
     <t>31-06</t>
   </si>
   <si>
     <t>24-31</t>
   </si>
   <si>
     <t>Хан Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>28-18</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
+    <t>Доценко Владимир</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Чу Артур</t>
   </si>
   <si>
-    <t>Доценко Владимир</t>
-[...4 lines deleted...]
-  <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
@@ -189,54 +189,54 @@
   <si>
     <t>32-18</t>
   </si>
   <si>
     <t>26-30</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
+    <t>Новоселов Константин</t>
+  </si>
+  <si>
     <t>Кузнецов Глеб</t>
-  </si>
-[...1 lines deleted...]
-    <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Зыков Даниил</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
   <si>
     <t>Попов Михаил</t>
   </si>
@@ -1082,78 +1082,78 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>19</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>19</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>24</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1960,51 +1960,51 @@
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>99</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7"/>
       <c r="B43" s="12"/>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>