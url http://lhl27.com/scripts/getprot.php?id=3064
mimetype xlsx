--- v2 (2026-07-26)
+++ v3 (2026-09-22)
@@ -141,59 +141,59 @@
   <si>
     <t>Павлов Анатолий</t>
   </si>
   <si>
     <t>28-40</t>
   </si>
   <si>
     <t>Шамшурин Андрей</t>
   </si>
   <si>
     <t>Холин Дмитрий</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Сермягин Максим</t>
   </si>
   <si>
+    <t>Голубев Сергей</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Франц Роман</t>
   </si>
   <si>
-    <t>Голубев Сергей</t>
-[...4 lines deleted...]
-  <si>
     <t>Вырк Евгений</t>
   </si>
   <si>
     <t>Меликов Дмитрий</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Кузнецов Вадим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>5-50</t>
@@ -207,57 +207,57 @@
   <si>
     <t>8-30</t>
   </si>
   <si>
     <t>Басенко Павел</t>
   </si>
   <si>
     <t>37-48</t>
   </si>
   <si>
     <t>11-20</t>
   </si>
   <si>
     <t>Буханцев Сергей</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>16-36</t>
   </si>
   <si>
+    <t>Дылев Максим</t>
+  </si>
+  <si>
+    <t>24-35</t>
+  </si>
+  <si>
     <t>Кочетыгов Виктор</t>
-  </si>
-[...4 lines deleted...]
-    <t>Дылев Максим</t>
   </si>
   <si>
     <t>26-41</t>
   </si>
   <si>
     <t>Власов Дмитрий</t>
   </si>
   <si>
     <t>39-30</t>
   </si>
   <si>
     <t>Разинкин Сергей</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Цепляев Юрий</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Московцев Сергей</t>
   </si>
@@ -1306,78 +1306,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>72</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>72</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>84</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1779,51 +1779,51 @@
       <c r="N31" s="7" t="s">
         <v>55</v>
       </c>
       <c r="O31" s="7"/>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>13</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>1</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K32" s="7">
         <v>13</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="O32" s="7">
         <v>71</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
@@ -1871,86 +1871,86 @@
       </c>
       <c r="O33" s="7">
         <v>87</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>2</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>24</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="O34" s="7">
         <v>94</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>33</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>24</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>66</v>
       </c>
       <c r="O35" s="7">
         <v>71</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>5</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>27</v>