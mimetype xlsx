--- v0 (2025-12-07)
+++ v1 (2026-05-05)
@@ -207,69 +207,69 @@
   <si>
     <t>8-30</t>
   </si>
   <si>
     <t>Басенко Павел</t>
   </si>
   <si>
     <t>37-48</t>
   </si>
   <si>
     <t>11-20</t>
   </si>
   <si>
     <t>Буханцев Сергей</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>16-36</t>
   </si>
   <si>
+    <t>Дылев Максим</t>
+  </si>
+  <si>
+    <t>24-35</t>
+  </si>
+  <si>
     <t>Кочетыгов Виктор</t>
   </si>
   <si>
-    <t>24-35</t>
-[...4 lines deleted...]
-  <si>
     <t>26-41</t>
   </si>
   <si>
+    <t>Власов Дмитрий</t>
+  </si>
+  <si>
+    <t>39-30</t>
+  </si>
+  <si>
     <t>Разинкин Сергей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Власов Дмитрий</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Цепляев Юрий</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Московцев Сергей</t>
   </si>
   <si>
     <t>Кузнецов Владислав</t>
   </si>
   <si>
     <t>Воротняк Артем</t>
   </si>
   <si>
     <t>Нигматулин Дмитрий</t>
   </si>
   <si>
     <t>Беззубцев Александр</t>
   </si>
@@ -1871,86 +1871,86 @@
       </c>
       <c r="O33" s="7">
         <v>87</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>2</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>24</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="O34" s="7">
         <v>94</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>33</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>24</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>66</v>
       </c>
       <c r="O35" s="7">
         <v>71</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>5</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>27</v>