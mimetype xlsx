--- v1 (2026-05-05)
+++ v2 (2026-07-26)
@@ -207,57 +207,57 @@
   <si>
     <t>8-30</t>
   </si>
   <si>
     <t>Басенко Павел</t>
   </si>
   <si>
     <t>37-48</t>
   </si>
   <si>
     <t>11-20</t>
   </si>
   <si>
     <t>Буханцев Сергей</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>16-36</t>
   </si>
   <si>
+    <t>Кочетыгов Виктор</t>
+  </si>
+  <si>
+    <t>24-35</t>
+  </si>
+  <si>
     <t>Дылев Максим</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кочетыгов Виктор</t>
   </si>
   <si>
     <t>26-41</t>
   </si>
   <si>
     <t>Власов Дмитрий</t>
   </si>
   <si>
     <t>39-30</t>
   </si>
   <si>
     <t>Разинкин Сергей</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Цепляев Юрий</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Московцев Сергей</t>
   </si>
@@ -1871,86 +1871,86 @@
       </c>
       <c r="O33" s="7">
         <v>87</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>2</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>24</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="O34" s="7">
         <v>94</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>33</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>24</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>66</v>
       </c>
       <c r="O35" s="7">
         <v>71</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>5</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>27</v>