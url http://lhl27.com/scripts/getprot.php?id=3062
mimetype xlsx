--- v1 (2026-05-05)
+++ v2 (2026-09-22)
@@ -126,72 +126,72 @@
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>08-40</t>
   </si>
   <si>
     <t>30-00</t>
   </si>
   <si>
     <t>Абраменко Иван</t>
   </si>
   <si>
     <t>10-42</t>
   </si>
   <si>
     <t>Мишунин Марат</t>
   </si>
   <si>
     <t>12-06</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>13-40</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
-    <t>13-40</t>
+    <t>14-57</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
-    <t>14-57</t>
+    <t>22-38</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
-  </si>
-[...7 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>23-41</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>26-18</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>27-47</t>
   </si>
   <si>
     <t>Федоров Максим</t>
   </si>
   <si>
     <t>29-15</t>
   </si>
   <si>
     <t>34-35</t>
   </si>
@@ -1135,172 +1135,172 @@
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="6">
         <v>28</v>
       </c>
       <c r="L9" s="6">
         <v>54</v>
       </c>
       <c r="M9" s="8">
         <v>11</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K10" s="6">
         <v>39</v>
       </c>
       <c r="L10" s="6">
         <v>79</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
+        <v>38</v>
+      </c>
+      <c r="B11" s="12" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K11" s="6">
         <v>11</v>
       </c>
       <c r="L11" s="6">
         <v>28</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
+        <v>39</v>
+      </c>
+      <c r="B12" s="12" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="6">
         <v>8</v>
       </c>
       <c r="I12" s="6"/>
       <c r="J12" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K12" s="6">
         <v>54</v>
       </c>
       <c r="L12" s="6">
         <v>0</v>
       </c>
       <c r="M12" s="8">
         <v>0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>41</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="H13" s="6">
         <v>9</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K13" s="6">
         <v>28</v>
       </c>
       <c r="L13" s="6">
         <v>0</v>
       </c>
       <c r="M13" s="8">
         <v>0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
@@ -1971,51 +1971,51 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>25</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>27</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>