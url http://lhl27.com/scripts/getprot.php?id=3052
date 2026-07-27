--- v1 (2026-03-05)
+++ v2 (2026-07-27)
@@ -126,54 +126,54 @@
   <si>
     <t>Зенков Михаил</t>
   </si>
   <si>
     <t>29:13</t>
   </si>
   <si>
     <t>22:24</t>
   </si>
   <si>
     <t>Медвикус Евгений</t>
   </si>
   <si>
     <t>36:33</t>
   </si>
   <si>
     <t>23:17</t>
   </si>
   <si>
     <t>Бойцов Евгений</t>
   </si>
   <si>
     <t>44:39</t>
   </si>
   <si>
+    <t>Шураков Дмитрий</t>
+  </si>
+  <si>
     <t>Окунев Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шураков Дмитрий</t>
   </si>
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Шмигер Евгений</t>
   </si>
   <si>
     <t>Тимофеев Александр</t>
   </si>
   <si>
     <t>Шаренко Алексей</t>
   </si>
   <si>
     <t>Митрофанов Федор</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>