--- v2 (2026-05-05)
+++ v3 (2026-09-23)
@@ -105,69 +105,69 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>29-43</t>
   </si>
   <si>
     <t>24-45</t>
   </si>
   <si>
     <t>Тарасов Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
+    <t>Абраменко Иван</t>
+  </si>
+  <si>
     <t>Мишунин Марат</t>
   </si>
   <si>
-    <t>Абраменко Иван</t>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Федоров Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Альфа»</t>
   </si>
   <si>
     <t>12-47</t>
   </si>
   <si>
     <t>00-00</t>
   </si>
   <si>
     <t>31-14</t>
   </si>
@@ -1023,186 +1023,186 @@
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>28</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>28</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>41</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>54</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
@@ -1991,51 +1991,51 @@
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>89</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7"/>
       <c r="B46" s="12"/>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>