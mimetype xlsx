--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -117,62 +117,62 @@
   <si>
     <t>Шевченко Денис</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Налимов Сергей</t>
   </si>
   <si>
     <t>Бичевой Денис</t>
   </si>
   <si>
     <t>Кутленков Михаил</t>
   </si>
   <si>
     <t>Бондаренко Алексей</t>
   </si>
   <si>
     <t>Зуев Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Федоренко Андрей</t>
   </si>
   <si>
     <t>Щебеньков Игорь</t>
   </si>
   <si>
     <t>Женихов Владимир</t>
   </si>
   <si>
-    <t>Ковалев Игорь</t>
-[...1 lines deleted...]
-  <si>
     <t>Жигульский Андрей</t>
   </si>
   <si>
     <t>Кутленков Дмитрий</t>
   </si>
   <si>
     <t>Могильный Евгений</t>
   </si>
   <si>
     <t>Садовников Андрей</t>
   </si>
   <si>
     <t>Федоренко Роман</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Алькор»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
@@ -225,66 +225,66 @@
   <si>
     <t>Жульмагамбетов Сергей</t>
   </si>
   <si>
     <t>30-32</t>
   </si>
   <si>
     <t>Рябухин Виталий</t>
   </si>
   <si>
     <t>34-26</t>
   </si>
   <si>
     <t>Баранов Кирилл</t>
   </si>
   <si>
     <t>35-44</t>
   </si>
   <si>
     <t>Шип Дмитрий</t>
   </si>
   <si>
     <t>36-24</t>
   </si>
   <si>
+    <t>Гончаров Иван</t>
+  </si>
+  <si>
+    <t>37-57</t>
+  </si>
+  <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
-    <t>37-57</t>
-[...4 lines deleted...]
-  <si>
     <t>39-29</t>
   </si>
   <si>
+    <t>Харченко Дмитрий</t>
+  </si>
+  <si>
     <t>Ермаков Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Харченко Дмитрий</t>
   </si>
   <si>
     <t>Виноградов Томас</t>
   </si>
   <si>
     <t>Митрофанов Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1171,132 +1171,132 @@
       <c r="B12" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
@@ -2051,154 +2051,154 @@
       <c r="L40" s="7">
         <v>0</v>
       </c>
       <c r="M40" s="7">
         <v>0</v>
       </c>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>85</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H41" s="7">
         <v>12</v>
       </c>
       <c r="I41" s="7">
         <v>-1</v>
       </c>
       <c r="J41" s="7" t="s">
         <v>70</v>
       </c>
       <c r="K41" s="7">
         <v>32</v>
       </c>
       <c r="L41" s="7">
         <v>0</v>
       </c>
       <c r="M41" s="7">
         <v>0</v>
       </c>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>85</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H42" s="7">
         <v>13</v>
       </c>
       <c r="I42" s="7"/>
       <c r="J42" s="7" t="s">
         <v>72</v>
       </c>
       <c r="K42" s="7">
         <v>32</v>
       </c>
       <c r="L42" s="7">
         <v>0</v>
       </c>
       <c r="M42" s="7">
         <v>0</v>
       </c>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>91</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>91</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>92</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>