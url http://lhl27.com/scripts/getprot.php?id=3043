--- v1 (2026-05-04)
+++ v2 (2026-07-27)
@@ -225,66 +225,66 @@
   <si>
     <t>Жульмагамбетов Сергей</t>
   </si>
   <si>
     <t>30-32</t>
   </si>
   <si>
     <t>Рябухин Виталий</t>
   </si>
   <si>
     <t>34-26</t>
   </si>
   <si>
     <t>Баранов Кирилл</t>
   </si>
   <si>
     <t>35-44</t>
   </si>
   <si>
     <t>Шип Дмитрий</t>
   </si>
   <si>
     <t>36-24</t>
   </si>
   <si>
+    <t>Грудинин Константин</t>
+  </si>
+  <si>
+    <t>37-57</t>
+  </si>
+  <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
-    <t>37-57</t>
-[...4 lines deleted...]
-  <si>
     <t>39-29</t>
   </si>
   <si>
+    <t>Ермаков Андрей</t>
+  </si>
+  <si>
     <t>Харченко Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Виноградов Томас</t>
   </si>
   <si>
     <t>Митрофанов Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -2051,154 +2051,154 @@
       <c r="L40" s="7">
         <v>0</v>
       </c>
       <c r="M40" s="7">
         <v>0</v>
       </c>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>85</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H41" s="7">
         <v>12</v>
       </c>
       <c r="I41" s="7">
         <v>-1</v>
       </c>
       <c r="J41" s="7" t="s">
         <v>70</v>
       </c>
       <c r="K41" s="7">
         <v>32</v>
       </c>
       <c r="L41" s="7">
         <v>0</v>
       </c>
       <c r="M41" s="7">
         <v>0</v>
       </c>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>85</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H42" s="7">
         <v>13</v>
       </c>
       <c r="I42" s="7"/>
       <c r="J42" s="7" t="s">
         <v>72</v>
       </c>
       <c r="K42" s="7">
         <v>32</v>
       </c>
       <c r="L42" s="7">
         <v>0</v>
       </c>
       <c r="M42" s="7">
         <v>0</v>
       </c>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>91</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>91</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>92</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>