--- v1 (2026-03-05)
+++ v2 (2026-05-05)
@@ -186,57 +186,57 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Торнадо»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>11-30</t>
   </si>
   <si>
     <t>16-30</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>17-00</t>
   </si>
   <si>
+    <t>Пилипенко Александр</t>
+  </si>
+  <si>
+    <t>20-10</t>
+  </si>
+  <si>
     <t>Лушников Глеб</t>
-  </si>
-[...4 lines deleted...]
-    <t>Пилипенко Александр</t>
   </si>
   <si>
     <t>34-20</t>
   </si>
   <si>
     <t>Димедович Иван</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Нехай Никита</t>
   </si>
   <si>
     <t>Овсянников Петр</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>