--- v1 (2026-03-04)
+++ v2 (2026-09-23)
@@ -150,54 +150,54 @@
   <si>
     <t>23-54</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>30-35</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Пшеничнов Максим</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
     <t>Ширяев Вадим</t>
   </si>
   <si>
+    <t>Новоселов Константин</t>
+  </si>
+  <si>
     <t>Кузнецов Глеб</t>
-  </si>
-[...1 lines deleted...]
-    <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Зыков Даниил</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>