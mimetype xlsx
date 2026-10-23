--- v1 (2026-04-17)
+++ v2 (2026-10-23)
@@ -165,96 +165,96 @@
   <si>
     <t>Казимирчук Александр</t>
   </si>
   <si>
     <t>Феденович Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «ДПС 2»</t>
   </si>
   <si>
     <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>14-11</t>
   </si>
   <si>
     <t>5-33</t>
   </si>
   <si>
+    <t>Нагорный Евгений</t>
+  </si>
+  <si>
+    <t>6-51</t>
+  </si>
+  <si>
+    <t>Рязанский Артем</t>
+  </si>
+  <si>
+    <t>Кремлев Никита</t>
+  </si>
+  <si>
+    <t>Локтев Дмитрий</t>
+  </si>
+  <si>
+    <t>Свиридов Валерий</t>
+  </si>
+  <si>
+    <t>43-41</t>
+  </si>
+  <si>
+    <t>Баськов Денис</t>
+  </si>
+  <si>
+    <t>Шкуро Роман</t>
+  </si>
+  <si>
+    <t>Копылов Станислав</t>
+  </si>
+  <si>
+    <t>Симонов Вадим</t>
+  </si>
+  <si>
+    <t>Свиридов Илья</t>
+  </si>
+  <si>
+    <t>Крамской Кирилл</t>
+  </si>
+  <si>
+    <t>Локтев Андрей</t>
+  </si>
+  <si>
+    <t>Аббасов Касум</t>
+  </si>
+  <si>
     <t>Леухин Сергей</t>
-  </si>
-[...43 lines deleted...]
-    <t>Баськов Денис</t>
   </si>
   <si>
     <t>Варавин Арсений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1651,226 +1651,226 @@
         <v>49</v>
       </c>
       <c r="L30" s="7">
         <v>34</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="O30" s="7">
         <v>44</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="s">
         <v>50</v>
       </c>
       <c r="O31" s="7">
         <v>5</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>2</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>12</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>24</v>
       </c>
       <c r="O32" s="7">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="P32" s="7">
         <v>5</v>
       </c>
       <c r="Q32" s="7">
         <v>13</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>24</v>
       </c>
       <c r="O33" s="7">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="P33" s="7">
         <v>20</v>
       </c>
       <c r="Q33" s="7">
         <v>40</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>28</v>
       </c>
       <c r="O34" s="7">
         <v>44</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>6</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>55</v>
       </c>
       <c r="O35" s="7">
         <v>44</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>26</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
@@ -2042,51 +2042,51 @@
       <c r="B43" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">