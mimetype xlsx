--- v0 (2025-12-09)
+++ v1 (2026-05-05)
@@ -186,63 +186,63 @@
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>11-18</t>
   </si>
   <si>
     <t>Оселедец Станислав</t>
   </si>
   <si>
     <t>17-06</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>22-31</t>
   </si>
   <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Барашиков Денис</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Семендяев Евгений</t>
   </si>
   <si>
     <t>Филипчук Анатолий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Колесников Павел</t>
   </si>
@@ -1792,169 +1792,169 @@
       <c r="B34" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>37</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>57</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>