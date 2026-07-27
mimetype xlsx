--- v1 (2026-05-05)
+++ v2 (2026-07-27)
@@ -144,81 +144,81 @@
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
+    <t>Вишневский Алексей</t>
+  </si>
+  <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
-    <t>Вишневский Алексей</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Торнадо 2»</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>11-18</t>
   </si>
   <si>
+    <t>Сариев Илья</t>
+  </si>
+  <si>
+    <t>17-06</t>
+  </si>
+  <si>
     <t>Оселедец Станислав</t>
-  </si>
-[...4 lines deleted...]
-    <t>Сариев Илья</t>
   </si>
   <si>
     <t>22-31</t>
   </si>
   <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Барашиков Денис</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
@@ -1314,78 +1314,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>83</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>83</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5"/>
       <c r="B19" s="12"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
@@ -1674,88 +1674,88 @@
       <c r="L30" s="7">
         <v>0</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>3</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K31" s="7">
         <v>6</v>
       </c>
       <c r="L31" s="7">
         <v>57</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>3</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>53</v>
       </c>
       <c r="K32" s="7">
         <v>47</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">