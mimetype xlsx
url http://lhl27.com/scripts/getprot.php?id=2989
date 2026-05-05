--- v0 (2025-12-06)
+++ v1 (2026-05-05)
@@ -132,54 +132,54 @@
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Братухин Антон</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
     <t>Пилюгин Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Коршунов Алексей</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Таёжный»</t>
   </si>