--- v2 (2026-07-27)
+++ v3 (2026-09-23)
@@ -93,57 +93,57 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>01:27</t>
   </si>
   <si>
     <t>00:29</t>
   </si>
   <si>
+    <t>Агапов Виктор</t>
+  </si>
+  <si>
+    <t>17:35</t>
+  </si>
+  <si>
     <t>Пилипенко Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Агапов Виктор</t>
   </si>
   <si>
     <t>22:50</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>25:57</t>
   </si>
   <si>
     <t>Ибрагимов Мехрубон</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>34:28</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>44:12</t>
   </si>