--- v0 (2025-12-06)
+++ v1 (2026-07-27)
@@ -201,54 +201,54 @@
   <si>
     <t>24-51</t>
   </si>
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Пшеничнов Максим</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
     <t>Ширяев Вадим</t>
   </si>
   <si>
+    <t>Кузнецов Глеб</t>
+  </si>
+  <si>
     <t>Новоселов Константин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кузнецов Глеб</t>
   </si>
   <si>
     <t>Ковалевский Михаил</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>