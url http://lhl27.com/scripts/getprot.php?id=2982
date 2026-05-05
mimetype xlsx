--- v1 (2026-03-03)
+++ v2 (2026-05-05)
@@ -141,54 +141,54 @@
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Миронов Виктор</t>
   </si>
   <si>
     <t>Сизиков Всеволод</t>
   </si>
   <si>
     <t>Шахов Анатолий</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Семендяев Евгений</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
+    <t>Степанов Владимир</t>
+  </si>
+  <si>
     <t>Абанин Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Степанов Владимир</t>
   </si>
   <si>
     <t>Димедович Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Амурские Леопарды»</t>
   </si>
   <si>
     <t>Зинатулин Сергей</t>
   </si>
   <si>
     <t>26-30</t>
   </si>
   <si>
     <t>11-56</t>
   </si>
   <si>
     <t>Миронов Игорь</t>
   </si>
@@ -1371,78 +1371,78 @@
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>94</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>94</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
         <v>97</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>